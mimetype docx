--- v0 (2026-05-24)
+++ v1 (2026-07-25)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04EF4F62" w14:textId="77777777" w:rsidR="003D53EC" w:rsidRPr="00B712E4" w:rsidRDefault="003D53EC" w:rsidP="003D53EC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="B3B3B3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B712E4">
@@ -365,59 +361,57 @@
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4AA62119" w14:textId="77777777" w:rsidR="003D53EC" w:rsidRDefault="003D53EC" w:rsidP="003D53EC">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="62509AC1" w14:textId="77777777" w:rsidR="003D53EC" w:rsidRPr="00234166" w:rsidRDefault="003D53EC" w:rsidP="003D53EC">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="494DB807" w14:textId="77777777" w:rsidR="003D53EC" w:rsidRPr="00496A17" w:rsidRDefault="003D53EC" w:rsidP="003D53EC">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00496A17">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>photo</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003D53EC" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom :</w:t>
       </w:r>
       <w:r w:rsidR="003D53EC" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1217,106 +1211,114 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436E188A" w14:textId="77777777" w:rsidR="00671AC4" w:rsidRPr="00496A17" w:rsidRDefault="00671AC4" w:rsidP="004D4AFA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20A16949" w14:textId="77777777" w:rsidR="00496A17" w:rsidRPr="00496A17" w:rsidRDefault="00496A17" w:rsidP="00E80D8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B50E6E4" w14:textId="77560D83" w:rsidR="00E80D8C" w:rsidRPr="00496A17" w:rsidRDefault="004D4AFA" w:rsidP="00E80D8C">
+    <w:p w14:paraId="6B50E6E4" w14:textId="078640B9" w:rsidR="00E80D8C" w:rsidRPr="00496A17" w:rsidRDefault="004D4AFA" w:rsidP="00E80D8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce formulaire est à </w:t>
       </w:r>
       <w:r w:rsidR="00E80D8C" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>retourner</w:t>
       </w:r>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00945F7E" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jusqu’</w:t>
       </w:r>
       <w:r w:rsidR="003D53EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">à fin </w:t>
       </w:r>
+      <w:r w:rsidR="00F620EB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>août</w:t>
+      </w:r>
       <w:r w:rsidR="009F61AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">septembre </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D53EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de l’année en cours </w:t>
       </w:r>
       <w:r w:rsidR="00E80D8C" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B69CB6" w14:textId="77777777" w:rsidR="00E80D8C" w:rsidRPr="00496A17" w:rsidRDefault="00E80D8C" w:rsidP="00E80D8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1540,2361 +1542,2406 @@
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4671BB19" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="440015DD" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="332AAE82" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="615C67AC" w14:textId="07758F1E" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+    <w:p w14:paraId="440015DD" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC6671">
+    </w:p>
+    <w:p w14:paraId="615C67AC" w14:textId="07758F1E" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Activité administrative et technique</w:t>
-[...7 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1675 lines deleted...]
-    <w:p w14:paraId="49374148" w14:textId="77777777" w:rsidR="006924DF" w:rsidRDefault="006924DF" w:rsidP="002A6551">
+        <w:t>Activité administrative et technique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E79C8DC" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRPr="00CC6671" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D822F7A" w14:textId="77777777" w:rsidR="006924DF" w:rsidRDefault="006924DF" w:rsidP="002A6551">
+    <w:p w14:paraId="31022746" w14:textId="77777777" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA97096" w14:textId="2A763CB7" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6671">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006924DF">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+        </w:rPr>
+        <w:t>Nom de la société</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006924DF">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Année de _ à _</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C27E5FF" w14:textId="77777777" w:rsidR="00020925" w:rsidRPr="006924DF" w:rsidRDefault="00020925" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11510143" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="004D4AFA" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAA27DA" w14:textId="0969E23A" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Caissier/caissière </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk73607014"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="79C7BF17" w14:textId="3E186E36" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Secrétaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFAE0F2" w14:textId="4A48EEB9" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="007F0A79" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aide</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-moniteur/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6551" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79948D09" w14:textId="6AFB18A1" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Moniteur/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>trice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F38C7A" w14:textId="3FC68CB4" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vice-président/e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6461080C" w14:textId="3F10B2C0" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Président/e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797EAB7E" w14:textId="7EA65606" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autre(s) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC6953E" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Association régionale du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365839C0" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4754C19D" w14:textId="4D6A0582" w:rsidR="006924DF" w:rsidRPr="00F5601D" w:rsidRDefault="006924DF" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Association spécialisée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19948931" w14:textId="77777777" w:rsidR="006924DF" w:rsidRPr="00F5601D" w:rsidRDefault="006924DF" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AC4680" w14:textId="31A1C55D" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commission </w:t>
+      </w:r>
+      <w:r w:rsidR="0002173D" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ACNG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79198ED6" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6489AF23" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Comité technique ACNG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1110B440" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DFA941" w14:textId="768AD8DB" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité </w:t>
+      </w:r>
+      <w:r w:rsidR="0002173D" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cantonal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACNG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476D10AF" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E25DCE5" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>URG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D98166E" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA1609C" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FSG – Commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70043B07" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00F5601D" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autres services rendus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763AAB42" w14:textId="77777777" w:rsidR="00020925" w:rsidRDefault="006924DF" w:rsidP="00020925">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Membre du comité</w:t>
+      </w:r>
+      <w:r w:rsidR="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d’organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CB9805" w14:textId="7962D389" w:rsidR="00020925" w:rsidRDefault="00020925" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lors</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006924DF" w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’une manifestation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B9F611" w14:textId="7762191A" w:rsidR="00020925" w:rsidRDefault="00020925" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cantonale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006924DF" w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou nationale </w:t>
+      </w:r>
+      <w:r w:rsidR="006924DF" w:rsidRPr="00020925">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4180265B" w14:textId="77777777" w:rsidR="00020925" w:rsidRDefault="00020925" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49993213" w14:textId="274ADA19" w:rsidR="006924DF" w:rsidRPr="00F5601D" w:rsidRDefault="006924DF" w:rsidP="00371D72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fonction(s) occupée(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00020925" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00020925" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00020925" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00020925" w:rsidRPr="00F5601D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABC9948" w14:textId="77777777" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="00020925">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49374148" w14:textId="77777777" w:rsidR="006924DF" w:rsidRDefault="006924DF" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AFD6768" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="3D822F7A" w14:textId="77777777" w:rsidR="006924DF" w:rsidRDefault="006924DF" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69C91064" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="3AFD6768" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C64193" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="69C91064" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A10AD43" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="09C64193" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40ABCF4A" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
+    <w:p w14:paraId="2A10AD43" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484D2247" w14:textId="67D04F61" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+    <w:p w14:paraId="40ABCF4A" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC6671">
+    </w:p>
+    <w:p w14:paraId="484D2247" w14:textId="67D04F61" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Activité </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>gymnique</w:t>
-[...7 lines deleted...]
-        </w:tabs>
+        <w:t xml:space="preserve">Activité </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...331 lines deleted...]
-    <w:p w14:paraId="531E7DA1" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
+        <w:t>gymnique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115B5490" w14:textId="77777777" w:rsidR="00F5601D" w:rsidRPr="00CC6671" w:rsidRDefault="00F5601D" w:rsidP="002A6551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D9556E8" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
+    <w:p w14:paraId="5228C726" w14:textId="77777777" w:rsidR="002A6551" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="ED1A23"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226DDE5C" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="ED1A23"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="ED1A23"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Actifs/actives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF82FA2" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Société</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Année de _ à _</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B484D3E" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC812E0" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0988DC91" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62825B33" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="ED1A23"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="ED1A23"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dames, Hommes, Seniors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF19A08" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Société</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:color w:val="B3B3B3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Année de _ à _</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AEEAF6" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6978D933" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3160DA" w14:textId="77777777" w:rsidR="002A6551" w:rsidRPr="00D96136" w:rsidRDefault="002A6551" w:rsidP="002A6551">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96136">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531E7DA1" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17F6D94C" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
+    <w:p w14:paraId="7D9556E8" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06164CAA" w14:textId="653406D4" w:rsidR="00D96136" w:rsidRPr="00CC6671" w:rsidRDefault="00D96136" w:rsidP="00D96136">
+    <w:p w14:paraId="17F6D94C" w14:textId="77777777" w:rsidR="00121F1F" w:rsidRDefault="00121F1F" w:rsidP="00D96136">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC6671">
+    </w:p>
+    <w:p w14:paraId="06164CAA" w14:textId="653406D4" w:rsidR="00D96136" w:rsidRPr="00CC6671" w:rsidRDefault="00D96136" w:rsidP="00D96136">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2835"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC6671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>utres activi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CC6671">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>té</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>utres activi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC6671">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>té</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D66AE73" w14:textId="0A48DEC7" w:rsidR="002A6551" w:rsidRDefault="00F5601D" w:rsidP="00F5601D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="002A6551">
@@ -3914,76 +3961,72 @@
         <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC77EDF" w14:textId="5A6C31B0" w:rsidR="002A6551" w:rsidRPr="00496A17" w:rsidRDefault="00121F1F" w:rsidP="00121F1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A6551" w:rsidRPr="00496A17" w:rsidSect="007825B7">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6789E58C" w14:textId="77777777" w:rsidR="00E74CC2" w:rsidRDefault="00E74CC2">
+    <w:p w14:paraId="4A975D32" w14:textId="77777777" w:rsidR="00A6720F" w:rsidRDefault="00A6720F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71256B5A" w14:textId="77777777" w:rsidR="00E74CC2" w:rsidRDefault="00E74CC2">
+    <w:p w14:paraId="2AFEE9A8" w14:textId="77777777" w:rsidR="00A6720F" w:rsidRDefault="00A6720F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4009,240 +4052,246 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52502AE7" w14:textId="77777777" w:rsidR="00FB610C" w:rsidRDefault="00FB610C">
-[...9 lines deleted...]
-  <w:p w14:paraId="1B975ACE" w14:textId="5834A8C4" w:rsidR="003D53EC" w:rsidRPr="0073107C" w:rsidRDefault="003D53EC" w:rsidP="002E18B6">
+  <w:p w14:paraId="1B975ACE" w14:textId="701E6F15" w:rsidR="003D53EC" w:rsidRPr="0073107C" w:rsidRDefault="002E4EAB" w:rsidP="003D53EC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="9072"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="7797"/>
         <w:tab w:val="right" w:pos="9840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="B3B3B3"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>Mis à jour 202</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15F397A3" wp14:editId="68511DD0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>5334000</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-20320</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="990600" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1107869376" name="Text Box 18"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="990600" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1F21296F" w14:textId="77777777" w:rsidR="00F80F07" w:rsidRDefault="00F80F07">
+                          <w:pPr>
+                            <w:pStyle w:val="Titre2"/>
+                            <w:tabs>
+                              <w:tab w:val="right" w:pos="1680"/>
+                            </w:tabs>
+                            <w:ind w:right="-40"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15F397A3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 18" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:420pt;margin-top:-1.6pt;width:78pt;height:27pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiF5qJ3QEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYtZdCo6TQ2DSGN&#10;gTT2AxzHbiISn7lzm5Rfz9npusK+Ib5Y95bn7nnusr4c+07sDVILrpTzWS6FcRrq1m1L+fj99s0H&#10;KSgoV6sOnCnlwZC83Lx+tR58YRbQQFcbFAziqBh8KZsQfJFlpBvTK5qBN46TFrBXgV3cZjWqgdH7&#10;Llvk+UU2ANYeQRsijt5MSblJ+NYaHb5aSyaIrpQ8W0gvpreKb7ZZq2KLyjetPo6h/mGKXrWOm56g&#10;blRQYoftC6i+1QgENsw09BlY22qTODCbef4Xm4dGeZO4sDjkTzLR/4PV9/sH/w1FGD/CyAtMJMjf&#10;gf5BwsF1o9zWXCHC0BhVc+N5lCwbPBXHT6PUVFAEqYYvUPOS1S5AAhot9lEV5ikYnRdwOIluxiA0&#10;B1er/CLnjObU2+VixXbsoIqnjz1S+GSgF9EoJfJOE7ja31GYSp9KYi8Ht23Xpb127o8AY8ZIGj7O&#10;O00exmrk6kiigvrANBCmM+GzZqMB/CXFwCdSSvq5U2ik6D47lmI1Xy7jTSVn+e79gh08z1TnGeU0&#10;Q5UySDGZ12G6w53Hdttwp0l8B1csn20TteepjnPzGSRxjicb7+zcT1XPP9bmNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAMbhJSbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxa&#10;m9JWSZpNhUBcQZQfqTc32SYR8TqK3Sa8PcuJHmdnNPtNvp1cp840hNYzwt3cgCIufdVyjfDx/jxL&#10;QIVoubKdZ0L4oQDb4voqt1nlR36j8y7WSko4ZBahibHPtA5lQ86Gue+JxTv6wdkocqh1NdhRyl2n&#10;F8astbMty4fG9vTYUPm9OzmEz5fj/mtpXusnt+pHPxnNLtWItzfTwwZUpCn+h+EPX9ChEKaDP3EV&#10;VIeQLI1siQiz+wUoCaTpWg4HhJVJQBe5vlxQ/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDiF5qJ3QEAAKADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDG4SUm3gAAAAkBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1F21296F" w14:textId="77777777" w:rsidR="00F80F07" w:rsidRDefault="00F80F07">
+                    <w:pPr>
+                      <w:pStyle w:val="Titre2"/>
+                      <w:tabs>
+                        <w:tab w:val="right" w:pos="1680"/>
+                      </w:tabs>
+                      <w:ind w:right="-40"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00FB610C">
+    <w:r w:rsidR="003D53EC">
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>Mis à jour 2025</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003D53EC">
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00FB610C">
-[...7 lines deleted...]
-    <w:r w:rsidR="002E18B6">
+    <w:r w:rsidR="003D53EC">
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...47 lines deleted...]
-      <w:tab/>
+      <w:t>19.09.2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="281C9BB0" w14:textId="77BEF3C7" w:rsidR="00683B77" w:rsidRPr="00683B77" w:rsidRDefault="009E25E0" w:rsidP="003D53EC">
+  <w:p w14:paraId="281C9BB0" w14:textId="18834271" w:rsidR="00683B77" w:rsidRPr="00683B77" w:rsidRDefault="00683B77" w:rsidP="003D53EC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9840"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...26 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74E34D76" w14:textId="77777777" w:rsidR="00E74CC2" w:rsidRDefault="00E74CC2">
+    <w:p w14:paraId="021013A7" w14:textId="77777777" w:rsidR="00A6720F" w:rsidRDefault="00A6720F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CECC760" w14:textId="77777777" w:rsidR="00E74CC2" w:rsidRDefault="00E74CC2">
+    <w:p w14:paraId="3C8FC887" w14:textId="77777777" w:rsidR="00A6720F" w:rsidRDefault="00A6720F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CE1E869" w14:textId="59643E98" w:rsidR="00F80F07" w:rsidRDefault="002E4EAB">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183A76FD" wp14:editId="25A58175">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-373380</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-180975</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3177540" cy="904875"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21373"/>
@@ -4284,60 +4333,50 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DCA20D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDA2F2DA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5031,143 +5070,135 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C7F08"/>
     <w:rsid w:val="00020925"/>
     <w:rsid w:val="0002173D"/>
     <w:rsid w:val="00050798"/>
     <w:rsid w:val="00070AD4"/>
     <w:rsid w:val="000928D2"/>
-    <w:rsid w:val="000A523E"/>
-    <w:rsid w:val="000B0801"/>
     <w:rsid w:val="000D2518"/>
     <w:rsid w:val="000D2B5D"/>
     <w:rsid w:val="000D5FB5"/>
     <w:rsid w:val="000E5147"/>
     <w:rsid w:val="000F64D9"/>
     <w:rsid w:val="00121F1F"/>
     <w:rsid w:val="00137AE7"/>
     <w:rsid w:val="001759FF"/>
     <w:rsid w:val="001763C5"/>
     <w:rsid w:val="001B667B"/>
     <w:rsid w:val="0020632C"/>
     <w:rsid w:val="0022023A"/>
     <w:rsid w:val="00234166"/>
     <w:rsid w:val="002A6551"/>
-    <w:rsid w:val="002E18B6"/>
     <w:rsid w:val="002E4EAB"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00323396"/>
     <w:rsid w:val="00371D72"/>
     <w:rsid w:val="003A76AE"/>
     <w:rsid w:val="003B5A64"/>
     <w:rsid w:val="003D53EC"/>
     <w:rsid w:val="00400EA5"/>
-    <w:rsid w:val="004066E7"/>
     <w:rsid w:val="00445866"/>
     <w:rsid w:val="00496A17"/>
     <w:rsid w:val="004C449D"/>
     <w:rsid w:val="004D4AFA"/>
     <w:rsid w:val="00526A35"/>
     <w:rsid w:val="00536CAB"/>
     <w:rsid w:val="005B088B"/>
     <w:rsid w:val="005D4681"/>
-    <w:rsid w:val="0060537E"/>
     <w:rsid w:val="00671AC4"/>
     <w:rsid w:val="00683B77"/>
     <w:rsid w:val="00684493"/>
     <w:rsid w:val="006924DF"/>
     <w:rsid w:val="006C5D9E"/>
     <w:rsid w:val="00703293"/>
     <w:rsid w:val="00717D66"/>
     <w:rsid w:val="00737CED"/>
     <w:rsid w:val="00747D9D"/>
     <w:rsid w:val="007825B7"/>
     <w:rsid w:val="007F0A79"/>
     <w:rsid w:val="00810CCA"/>
     <w:rsid w:val="0081485B"/>
     <w:rsid w:val="00880BA3"/>
     <w:rsid w:val="00893F45"/>
     <w:rsid w:val="008D5BAA"/>
     <w:rsid w:val="008F54EB"/>
     <w:rsid w:val="00945F7E"/>
     <w:rsid w:val="009704D0"/>
     <w:rsid w:val="009902C0"/>
     <w:rsid w:val="00997F32"/>
     <w:rsid w:val="009C7F08"/>
-    <w:rsid w:val="009E25E0"/>
     <w:rsid w:val="009F61AF"/>
     <w:rsid w:val="00A361F0"/>
+    <w:rsid w:val="00A6720F"/>
     <w:rsid w:val="00A90100"/>
     <w:rsid w:val="00A9062F"/>
     <w:rsid w:val="00AA12BB"/>
     <w:rsid w:val="00AA3E17"/>
-    <w:rsid w:val="00AA79C2"/>
     <w:rsid w:val="00B20334"/>
     <w:rsid w:val="00B3062F"/>
     <w:rsid w:val="00B63EB9"/>
     <w:rsid w:val="00B712E4"/>
     <w:rsid w:val="00BA6376"/>
     <w:rsid w:val="00BE0E68"/>
     <w:rsid w:val="00C004D4"/>
     <w:rsid w:val="00C347CF"/>
     <w:rsid w:val="00C40253"/>
     <w:rsid w:val="00C5728B"/>
     <w:rsid w:val="00C81AB0"/>
-    <w:rsid w:val="00CB65F7"/>
     <w:rsid w:val="00D005E0"/>
     <w:rsid w:val="00D40AF8"/>
     <w:rsid w:val="00D41899"/>
     <w:rsid w:val="00D96136"/>
     <w:rsid w:val="00DC385F"/>
     <w:rsid w:val="00DD3BC6"/>
     <w:rsid w:val="00DD4055"/>
-    <w:rsid w:val="00E74CC2"/>
     <w:rsid w:val="00E80D8C"/>
     <w:rsid w:val="00EB327F"/>
-    <w:rsid w:val="00F03B38"/>
+    <w:rsid w:val="00EF7D0B"/>
     <w:rsid w:val="00F24C9E"/>
     <w:rsid w:val="00F5601D"/>
+    <w:rsid w:val="00F620EB"/>
     <w:rsid w:val="00F80F07"/>
     <w:rsid w:val="00F82598"/>
-    <w:rsid w:val="00FB610C"/>
     <w:rsid w:val="00FC442C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5640,111 +5671,96 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="0022023A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A6551"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
-[...11 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -6040,70 +6056,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CC1A2A-78E8-4B1D-8A5A-768CBB8EC88B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>311</Words>
-  <Characters>2656</Characters>
+  <Words>456</Words>
+  <Characters>2508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Présidente cantonale</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Privé</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2899</CharactersWithSpaces>
+  <CharactersWithSpaces>2959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Présidente cantonale</dc:title>
   <dc:subject/>
   <dc:creator>Stéphane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>