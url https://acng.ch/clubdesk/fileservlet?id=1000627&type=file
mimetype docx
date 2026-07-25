--- v0 (2026-05-24)
+++ v1 (2026-07-25)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5962DE57" w14:textId="77777777" w:rsidR="00893F45" w:rsidRPr="00B712E4" w:rsidRDefault="00B712E4" w:rsidP="004D4AFA">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="B3B3B3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk208924966"/>
       <w:r w:rsidRPr="00B712E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="B3B3B3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0020632C" w:rsidRPr="00B712E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="B3B3B3"/>
@@ -281,115 +281,115 @@
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2BFA758F" w14:textId="77777777" w:rsidR="00234166" w:rsidRDefault="00234166" w:rsidP="00234166">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="427CA785" w14:textId="77777777" w:rsidR="00234166" w:rsidRPr="00234166" w:rsidRDefault="00234166" w:rsidP="00234166">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4333787A" w14:textId="77777777" w:rsidR="00234166" w:rsidRPr="00496A17" w:rsidRDefault="00234166" w:rsidP="00234166">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00496A17">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>photo</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4E272B62" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:375.1pt;margin-top:13pt;width:102.95pt;height:120.95pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbqa2EFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Q14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lu2l2exnmB0E0qUPy8HB107eGHRV6Dbbk00nOmbISKm33Jf/yefvq&#10;ijMfhK2EAatK/qg8v1m/fLHqXKFm0ICpFDICsb7oXMmbEFyRZV42qhV+Ak5ZctaArQhk4j6rUHSE&#10;3ppslufLrAOsHIJU3tPfu8HJ1wm/rpUMH+vaq8BMyam2kE5M5y6e2Xolij0K12g5liH+oYpWaEtJ&#10;T1B3Igh2QP0bVKslgoc6TCS0GdS1lir1QN1M81+6eWiEU6kXIse7E03+/8HKD8cH9wlZ6F9DTwNM&#10;TXh3D/KrZxY2jbB7dYsIXaNERYmnkbKsc74Yn0aqfeEjyK57DxUNWRwCJKC+xjayQn0yQqcBPJ5I&#10;V31gMqa8yC/nywVnknzTxcUyJyPmEMXTc4c+vFXQsngpOdJUE7w43vswhD6FxGwejK622phk4H63&#10;MciOghSwTd+I/lOYsawr+fVithgY+CtEnr4/QbQ6kJSNbkt+dQoSReTtja2S0ILQZrhTd8aOREbu&#10;BhZDv+spMBK6g+qRKEUYJEsrRpcG8DtnHcm15P7bQaDizLyzNJbr6Xwe9Z2M+eJyRgaee3bnHmEl&#10;QZU8cDZcN2HYiYNDvW8o0yAEC7c0ylonkp+rGusmSaYxjesTNX9up6jnJV//AAAA//8DAFBLAwQU&#10;AAYACAAAACEAVnT3deAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDr&#10;NNCkCXEqhASiO2gRbN14mkT4EWw3DX/PdAXLmTm6c261noxmI/rQOytgMU+AoW2c6m0r4H33NFsB&#10;C1FaJbWzKOAHA6zry4tKlsqd7BuO29gyCrGhlAK6GIeS89B0aGSYuwEt3Q7OGxlp9C1XXp4o3Gie&#10;JknGjewtfejkgI8dNl/boxGwunsZP8Pm9vWjyQ66iDf5+Pzthbi+mh7ugUWc4h8MZ31Sh5qc9u5o&#10;VWBaQL5MUkIFpBl1IqBYZgtg+/MiL4DXFf9fof4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA26mthBUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAVnT3deAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2BFA758F" w14:textId="77777777" w:rsidR="00234166" w:rsidRDefault="00234166" w:rsidP="00234166">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="427CA785" w14:textId="77777777" w:rsidR="00234166" w:rsidRPr="00234166" w:rsidRDefault="00234166" w:rsidP="00234166">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4333787A" w14:textId="77777777" w:rsidR="00234166" w:rsidRPr="00496A17" w:rsidRDefault="00234166" w:rsidP="00234166">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00496A17">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>photo</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="through"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="589A5F68" w14:textId="77777777" w:rsidR="00893F45" w:rsidRPr="00496A17" w:rsidRDefault="009704D0" w:rsidP="004D4AFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -560,51 +560,51 @@
       <w:r w:rsidR="00671AC4" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00671AC4" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001D5629">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4632DFAC" w14:textId="77777777" w:rsidR="00893F45" w:rsidRDefault="000E5147" w:rsidP="001D5629">
+    <w:p w14:paraId="4632DFAC" w14:textId="77777777" w:rsidR="00893F45" w:rsidRPr="00496A17" w:rsidRDefault="000E5147" w:rsidP="001D5629">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NPA </w:t>
       </w:r>
       <w:r w:rsidR="001D5629">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -621,183 +621,83 @@
       <w:r w:rsidR="00671AC4" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00671AC4" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001D5629">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0436AF30" w14:textId="77777777" w:rsidR="00057B1C" w:rsidRPr="00496A17" w:rsidRDefault="00057B1C" w:rsidP="00057B1C">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="28BBB083" w14:textId="77777777" w:rsidR="00671AC4" w:rsidRPr="00496A17" w:rsidRDefault="00671AC4" w:rsidP="004D4AFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436F6210" w14:textId="77777777" w:rsidR="00496A17" w:rsidRDefault="00496A17" w:rsidP="00234166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2311DCCD" w14:textId="77777777" w:rsidR="00893F45" w:rsidRPr="00496A17" w:rsidRDefault="00AA12BB" w:rsidP="00234166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> :</w:t>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> l’obtention du titre de vétéran cantonal</w:t>
+        <w:t>pour l’obtention du titre de vétéran cantonal</w:t>
       </w:r>
       <w:r w:rsidR="00234166" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5067E8" w14:textId="77777777" w:rsidR="00AA12BB" w:rsidRDefault="00AA12BB" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AAF1B67" w14:textId="77777777" w:rsidR="00234166" w:rsidRPr="00496A17" w:rsidRDefault="00234166" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -877,50 +777,58 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pour rappel : Age minimum 45 ans et 10 ans de sociétariat dans le canton</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DFD03E" w14:textId="77777777" w:rsidR="00496A17" w:rsidRDefault="00496A17" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2644C73F" w14:textId="77777777" w:rsidR="00496A17" w:rsidRDefault="00496A17" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="379C84F1" w14:textId="77777777" w:rsidR="001D5629" w:rsidRDefault="001D5629" w:rsidP="00AA12BB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="0AA4EF37" w14:textId="77777777" w:rsidR="001D5629" w:rsidRDefault="001D5629" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7479C667" w14:textId="77777777" w:rsidR="00EE4432" w:rsidRPr="001D5629" w:rsidRDefault="00EE4432" w:rsidP="00AA12BB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EBD4ACF" w14:textId="77777777" w:rsidR="00EE4432" w:rsidRPr="001D5629" w:rsidRDefault="001D5629" w:rsidP="001D5629">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk209168251"/>
@@ -945,141 +853,103 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="234184AF" w14:textId="77777777" w:rsidR="00496A17" w:rsidRDefault="00496A17" w:rsidP="00496A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">En sa séance du …………………………………. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ……………………………………………..,</w:t>
+        <w:t>En sa séance du …………………………………. à ……………………………………………..,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238BF6EE" w14:textId="77777777" w:rsidR="009902C0" w:rsidRDefault="00496A17" w:rsidP="00496A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>le</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> comité cantonal à l’honneur</w:t>
+        <w:t>le comité cantonal à l’honneur</w:t>
       </w:r>
       <w:r w:rsidR="009902C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de présenter à l’Assemblée des Délégués,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8CDBA2" w14:textId="77777777" w:rsidR="00893F45" w:rsidRPr="00496A17" w:rsidRDefault="00EE4432" w:rsidP="00496A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>le</w:t>
-[...8 lines deleted...]
-        <w:t>/la gymnaste ci-dessus</w:t>
+        <w:t>le/la gymnaste ci-dessus</w:t>
       </w:r>
       <w:r w:rsidR="009902C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:r w:rsidR="00496A17" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> titre de vétéran cantonal</w:t>
       </w:r>
@@ -1103,177 +973,157 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7D4410" w14:textId="77777777" w:rsidR="00496A17" w:rsidRPr="00496A17" w:rsidRDefault="00496A17" w:rsidP="00496A17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Approuvé par les délégués lors de l’AD du ………………………</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Approuvé par les délégués lors de l’AD du …………………………….. à ………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA8ED0E" w14:textId="77777777" w:rsidR="00671AC4" w:rsidRPr="00496A17" w:rsidRDefault="00671AC4" w:rsidP="004D4AFA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579B2AB8" w14:textId="77777777" w:rsidR="00496A17" w:rsidRDefault="00496A17" w:rsidP="00E80D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C2BF9D" w14:textId="77777777" w:rsidR="004513FD" w:rsidRDefault="004513FD" w:rsidP="00E80D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283DE405" w14:textId="77777777" w:rsidR="00496A17" w:rsidRPr="00496A17" w:rsidRDefault="00496A17" w:rsidP="00E80D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69616290" w14:textId="2DAEBDFE" w:rsidR="00E80D8C" w:rsidRPr="00496A17" w:rsidRDefault="004D4AFA" w:rsidP="00E80D8C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Ce formulaire est à </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80D8C" w:rsidRPr="00496A17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>retourner</w:t>
+      </w:r>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...90 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00945F7E" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jusqu’</w:t>
       </w:r>
       <w:r w:rsidR="001D5629">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>à fin septembre de l’année en cours</w:t>
+        <w:t xml:space="preserve">à fin </w:t>
+      </w:r>
+      <w:r w:rsidR="00610AAD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>août</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5629">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’année en cours</w:t>
       </w:r>
       <w:r w:rsidR="00E80D8C" w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> au</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580F2AD8" w14:textId="77777777" w:rsidR="00E80D8C" w:rsidRPr="00496A17" w:rsidRDefault="00E80D8C" w:rsidP="00E80D8C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1423,70 +1273,70 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le comité cantonal de l’ACNG</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="004513FD" w:rsidSect="004513FD">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="434" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="081CCE47" w14:textId="77777777" w:rsidR="00F83D36" w:rsidRDefault="00F83D36">
+    <w:p w14:paraId="54C81411" w14:textId="77777777" w:rsidR="0007674C" w:rsidRDefault="0007674C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BC57D8B" w14:textId="77777777" w:rsidR="00F83D36" w:rsidRDefault="00F83D36">
+    <w:p w14:paraId="6C0FB3D9" w14:textId="77777777" w:rsidR="0007674C" w:rsidRDefault="0007674C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1501,161 +1351,146 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE293B6" w14:textId="77777777" w:rsidR="0073107C" w:rsidRDefault="0073107C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00B72A0E" w14:textId="428AC75D" w:rsidR="003631A7" w:rsidRPr="0073107C" w:rsidRDefault="0073107C" w:rsidP="0073107C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00B72A0E" w14:textId="71A63EF3" w:rsidR="003631A7" w:rsidRPr="0073107C" w:rsidRDefault="0073107C" w:rsidP="0073107C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7797"/>
         <w:tab w:val="right" w:pos="9840"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Mis à jour 202</w:t>
+      <w:t>Mis à jour 2025</w:t>
     </w:r>
-    <w:r w:rsidR="00057B1C">
+    <w:r>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...14 lines deleted...]
-      <w:t>27.03.2026</w:t>
+      <w:t>19.09.2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="298EC57A" w14:textId="77777777" w:rsidR="0073107C" w:rsidRDefault="0073107C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12160E09" w14:textId="77777777" w:rsidR="00F83D36" w:rsidRDefault="00F83D36">
+    <w:p w14:paraId="2015541F" w14:textId="77777777" w:rsidR="0007674C" w:rsidRDefault="0007674C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="744DD890" w14:textId="77777777" w:rsidR="00F83D36" w:rsidRDefault="00F83D36">
+    <w:p w14:paraId="23C3FCBC" w14:textId="77777777" w:rsidR="0007674C" w:rsidRDefault="0007674C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DB68EB1" w14:textId="77777777" w:rsidR="0073107C" w:rsidRDefault="0073107C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="493D7E0D" w14:textId="1FC48C63" w:rsidR="00F80F07" w:rsidRPr="00265E62" w:rsidRDefault="009413B9" w:rsidP="00265E62">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="600"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00265E62">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="B3B3B3"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A9965E" wp14:editId="5D6C534D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-373380</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1706,61 +1541,61 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E48AC00" w14:textId="77777777" w:rsidR="0073107C" w:rsidRDefault="0073107C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DCA20D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDA2F2DA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2484,244 +2319,239 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2129273745">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="662006817">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="233928315">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="759133916">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="452478165">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1589653671">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C7F08"/>
     <w:rsid w:val="00050798"/>
-    <w:rsid w:val="00057B1C"/>
     <w:rsid w:val="00070AD4"/>
+    <w:rsid w:val="0007674C"/>
     <w:rsid w:val="000D2518"/>
     <w:rsid w:val="000E5147"/>
     <w:rsid w:val="000F64D9"/>
     <w:rsid w:val="00105285"/>
     <w:rsid w:val="00137AE7"/>
     <w:rsid w:val="001522B3"/>
     <w:rsid w:val="001759FF"/>
     <w:rsid w:val="001763C5"/>
     <w:rsid w:val="001B667B"/>
     <w:rsid w:val="001D5629"/>
     <w:rsid w:val="0020408D"/>
     <w:rsid w:val="0020632C"/>
     <w:rsid w:val="0022023A"/>
     <w:rsid w:val="00234166"/>
     <w:rsid w:val="002530C9"/>
     <w:rsid w:val="00254136"/>
     <w:rsid w:val="00265E62"/>
     <w:rsid w:val="0028779E"/>
     <w:rsid w:val="002C5310"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00323396"/>
     <w:rsid w:val="00333ABD"/>
     <w:rsid w:val="00335D4D"/>
     <w:rsid w:val="003437E5"/>
     <w:rsid w:val="003631A7"/>
     <w:rsid w:val="003716F1"/>
     <w:rsid w:val="003A76AE"/>
-    <w:rsid w:val="004066E7"/>
     <w:rsid w:val="004513FD"/>
     <w:rsid w:val="00457ABC"/>
     <w:rsid w:val="00496A17"/>
     <w:rsid w:val="004A44F4"/>
     <w:rsid w:val="004C449D"/>
     <w:rsid w:val="004D4AFA"/>
-    <w:rsid w:val="005132C7"/>
     <w:rsid w:val="00526A35"/>
     <w:rsid w:val="00530AAA"/>
     <w:rsid w:val="005B088B"/>
     <w:rsid w:val="005B13E7"/>
+    <w:rsid w:val="00610AAD"/>
     <w:rsid w:val="00620A32"/>
     <w:rsid w:val="00671AC4"/>
     <w:rsid w:val="00683B77"/>
     <w:rsid w:val="00684493"/>
     <w:rsid w:val="00703293"/>
     <w:rsid w:val="00717D66"/>
     <w:rsid w:val="0073107C"/>
     <w:rsid w:val="007825B7"/>
-    <w:rsid w:val="00793B09"/>
     <w:rsid w:val="00794FFC"/>
     <w:rsid w:val="007B3FDF"/>
     <w:rsid w:val="00810CCA"/>
     <w:rsid w:val="0081485B"/>
     <w:rsid w:val="00880BA3"/>
     <w:rsid w:val="00893F45"/>
     <w:rsid w:val="008F54EB"/>
     <w:rsid w:val="009413B9"/>
     <w:rsid w:val="00945F7E"/>
     <w:rsid w:val="009704D0"/>
     <w:rsid w:val="009902C0"/>
     <w:rsid w:val="00997F32"/>
     <w:rsid w:val="009C7F08"/>
     <w:rsid w:val="00A35FBF"/>
     <w:rsid w:val="00A361F0"/>
-    <w:rsid w:val="00A54A1A"/>
     <w:rsid w:val="00AA12BB"/>
     <w:rsid w:val="00AE2D7A"/>
     <w:rsid w:val="00AF2577"/>
     <w:rsid w:val="00B20334"/>
     <w:rsid w:val="00B63EB9"/>
     <w:rsid w:val="00B712E4"/>
     <w:rsid w:val="00B91B42"/>
     <w:rsid w:val="00BD54D8"/>
     <w:rsid w:val="00BE0E68"/>
     <w:rsid w:val="00C004D4"/>
     <w:rsid w:val="00C01F23"/>
     <w:rsid w:val="00C347CF"/>
     <w:rsid w:val="00C40253"/>
     <w:rsid w:val="00C5728B"/>
     <w:rsid w:val="00C81AB0"/>
     <w:rsid w:val="00CA6EF5"/>
     <w:rsid w:val="00CC6671"/>
     <w:rsid w:val="00CF6CF8"/>
     <w:rsid w:val="00D005E0"/>
     <w:rsid w:val="00D40AF8"/>
     <w:rsid w:val="00D41899"/>
     <w:rsid w:val="00DC177E"/>
     <w:rsid w:val="00DC385F"/>
     <w:rsid w:val="00DD3BC6"/>
     <w:rsid w:val="00DE776B"/>
     <w:rsid w:val="00E77DC7"/>
     <w:rsid w:val="00E80D8C"/>
     <w:rsid w:val="00E8605F"/>
     <w:rsid w:val="00EB327F"/>
     <w:rsid w:val="00EE4432"/>
-    <w:rsid w:val="00F22E7C"/>
+    <w:rsid w:val="00EF7D0B"/>
     <w:rsid w:val="00F24C9E"/>
     <w:rsid w:val="00F32CB7"/>
     <w:rsid w:val="00F80F07"/>
     <w:rsid w:val="00F82598"/>
-    <w:rsid w:val="00F83D36"/>
     <w:rsid w:val="00F92DCF"/>
     <w:rsid w:val="00FB2047"/>
     <w:rsid w:val="00FC442C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E1B7F64"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{73E48285-7A3F-4C2D-A0B6-DAC43E3B5CEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3210,51 +3040,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00265E62"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00265E62"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
@@ -3559,70 +3389,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CC1A2A-78E8-4B1D-8A5A-768CBB8EC88B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>150</Words>
-  <Characters>893</Characters>
+  <Words>102</Words>
+  <Characters>872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Présidente cantonale</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Privé</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1041</CharactersWithSpaces>
+  <CharactersWithSpaces>952</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Présidente cantonale</dc:title>
   <dc:subject/>
   <dc:creator>Stéphane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>